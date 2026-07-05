--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -44,51 +44,51 @@
           <w:color w:val="1B4332"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Annuity Analysis Report Template</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6B6B6B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by RetireStack.ai · </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6B6B6B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">May 21, 2026</w:t>
+        <w:t xml:space="preserve">July 5, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:fill="1B4332" w:color="1B4332" w:val="solid"/>
         <w:spacing w:after="120" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Executive Summary &amp; Recommendation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Your content here]</w:t>
       </w:r>
     </w:p>